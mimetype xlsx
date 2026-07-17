--- v0 (2026-05-15)
+++ v1 (2026-07-17)
@@ -122,51 +122,77 @@
   <si>
     <t>Impôts et taxes</t>
   </si>
   <si>
     <t>Remboursement emprunts</t>
   </si>
   <si>
     <t>Retenues de garantie retenues par clients</t>
   </si>
   <si>
     <t>Autres décaissements</t>
   </si>
   <si>
     <t>TOTAL DÉCAISSEMENTS</t>
   </si>
   <si>
     <t>FLUX NET DE TRÉSORERIE</t>
   </si>
   <si>
     <t>SOLDE DE TRÉSORERIE CUMULÉ</t>
   </si>
   <si>
     <t>ALERTE SEUIL</t>
   </si>
   <si>
-    <t>Fait avec ❤ par Piloti — officecapital.fr — contact@officecapital.fr</t>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FF1A2540"/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>Piloti</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <color rgb="FF5A6478"/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">  —  L'expertise d'un RAF, sans embaucher un RAF  ·  </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFC4713B"/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>mypiloti.fr</t>
+    </r>
   </si>
   <si>
     <t>Comment utiliser ce tableau</t>
   </si>
   <si>
     <t>Un prévisionnel de trésorerie à 13 semaines, c'est l'outil minimum pour piloter sa tréso sans surprise.</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <color rgb="FFC4713B"/>
         <sz val="13"/>
         <rFont val="Arial"/>
       </rPr>
       <t xml:space="preserve">1.  </t>
     </r>
     <r>
       <rPr>
         <b/>
         <color rgb="FF1A2540"/>
         <sz val="13"/>
         <rFont val="Arial"/>
       </rPr>
       <t>Renseignez d'abord vos paramètres</t>
@@ -408,140 +434,149 @@
       <b/>
       <color rgb="FF1A2540"/>
       <sz val="11"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
       <color rgb="FFFFFFFF"/>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
       <i/>
       <color rgb="FFC4713B"/>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <i/>
       <sz val="9"/>
       <name val="Arial"/>
     </font>
     <font>
       <color rgb="FF1A2540"/>
-      <sz val="10.5"/>
+      <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
       <color rgb="FF1A2540"/>
       <sz val="13"/>
       <name val="Arial"/>
     </font>
     <font>
       <i/>
-      <sz val="10.5"/>
+      <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
       <color rgb="FF1A2540"/>
       <sz val="18"/>
       <name val="Arial"/>
     </font>
     <font>
       <color rgb="FF000000"/>
       <sz val="11"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
       <color rgb="FFC4713B"/>
       <sz val="11"/>
       <name val="Arial"/>
     </font>
   </fonts>
   <fills count="9">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF1A2540"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC4713B"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
+        <fgColor rgb="FFF7F3EE"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
         <fgColor rgb="FFFFF4E6"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFEDE9E3"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFE8D6"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF243050"/>
       </patternFill>
     </fill>
-    <fill>
-[...3 lines deleted...]
-    </fill>
   </fills>
-  <borders count="7">
+  <borders count="8">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color rgb="FFC4713B"/>
       </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color rgb="FFC4713B"/>
+      </top>
+      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="hair">
         <color rgb="FFD4D0CA"/>
       </right>
       <top/>
       <bottom style="hair">
         <color rgb="FFD4D0CA"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color rgb="FF1A2540"/>
       </top>
       <bottom style="thin">
         <color rgb="FF1A2540"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
@@ -561,138 +596,137 @@
       </top>
       <bottom style="thin">
         <color rgb="FFC4713B"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFD4D0CA"/>
       </left>
       <right style="thin">
         <color rgb="FFD4D0CA"/>
       </right>
       <top style="thin">
         <color rgb="FFD4D0CA"/>
       </top>
       <bottom style="thin">
         <color rgb="FFD4D0CA"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="36">
+  <cellXfs count="35">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="165" fontId="4" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="5" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="6" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="6" fillId="6" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="6" fillId="5" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="6" fillId="6" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="8" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="8" fillId="5" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="6" fillId="5" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="6" fillId="6" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="6" fillId="6" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="6" fillId="7" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="165" fontId="10" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="10" fillId="7" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="10" fillId="8" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="7" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="17" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="5" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
-    <xf numFmtId="166" fontId="17" fillId="4" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="17" fillId="5" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
-    <xf numFmtId="167" fontId="17" fillId="4" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="17" fillId="5" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="2">
     <dxf>
       <font>
         <b/>
         <color rgb="FFC43B3B"/>
       </font>
       <fill>
         <patternFill patternType="solid">
           <bgColor rgb="FFFFE6E6"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <b/>
         <color rgb="FF2D8A56"/>
       </font>
       <fill>
@@ -1024,51 +1058,51 @@
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <tabColor rgb="FFC4713B"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:P38"/>
   <sheetViews>
-    <sheetView workbookViewId="0" showGridLines="0">
+    <sheetView workbookViewId="0" showGridLines="0" zoomScale="100" zoomScaleNormal="100">
       <pane xSplit="2" ySplit="4" topLeftCell="C5" activePane="bottomRight" state="frozen"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="38" customWidth="1"/>
     <col min="2" max="2" width="16" customWidth="1"/>
     <col min="3" max="15" width="13" customWidth="1"/>
     <col min="16" max="16" width="15" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="32" customHeight="1" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
@@ -1911,298 +1945,298 @@
       <c r="H36" s="24">
         <f>IF(H34&lt;Paramètres!$B$5,"⚠️ ALERTE","✓")</f>
       </c>
       <c r="I36" s="24">
         <f>IF(I34&lt;Paramètres!$B$5,"⚠️ ALERTE","✓")</f>
       </c>
       <c r="J36" s="24">
         <f>IF(J34&lt;Paramètres!$B$5,"⚠️ ALERTE","✓")</f>
       </c>
       <c r="K36" s="24">
         <f>IF(K34&lt;Paramètres!$B$5,"⚠️ ALERTE","✓")</f>
       </c>
       <c r="L36" s="24">
         <f>IF(L34&lt;Paramètres!$B$5,"⚠️ ALERTE","✓")</f>
       </c>
       <c r="M36" s="24">
         <f>IF(M34&lt;Paramètres!$B$5,"⚠️ ALERTE","✓")</f>
       </c>
       <c r="N36" s="24">
         <f>IF(N34&lt;Paramètres!$B$5,"⚠️ ALERTE","✓")</f>
       </c>
       <c r="O36" s="24">
         <f>IF(O34&lt;Paramètres!$B$5,"⚠️ ALERTE","✓")</f>
       </c>
     </row>
-    <row r="38" ht="18" customHeight="1" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A38" s="25" t="s">
+    <row r="38" ht="22" customHeight="1" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A38" s="7" t="s">
         <v>36</v>
       </c>
-      <c r="B38" s="25"/>
-[...13 lines deleted...]
-      <c r="P38" s="25"/>
+      <c r="B38" s="7"/>
+      <c r="C38" s="7"/>
+      <c r="D38" s="7"/>
+      <c r="E38" s="7"/>
+      <c r="F38" s="7"/>
+      <c r="G38" s="7"/>
+      <c r="H38" s="7"/>
+      <c r="I38" s="7"/>
+      <c r="J38" s="7"/>
+      <c r="K38" s="7"/>
+      <c r="L38" s="7"/>
+      <c r="M38" s="7"/>
+      <c r="N38" s="7"/>
+      <c r="O38" s="7"/>
+      <c r="P38" s="7"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A1:P1"/>
     <mergeCell ref="A2:P2"/>
     <mergeCell ref="A6:P6"/>
     <mergeCell ref="A11:P11"/>
     <mergeCell ref="A20:P20"/>
     <mergeCell ref="A38:P38"/>
   </mergeCells>
   <conditionalFormatting sqref="C36:O36">
     <cfRule type="containsText" dxfId="0" priority="1">
       <formula>NOT(ISERROR(SEARCH("ALERTE",C36)))</formula>
     </cfRule>
     <cfRule type="containsText" dxfId="1" priority="2">
       <formula>NOT(ISERROR(SEARCH("✓",C36)))</formula>
     </cfRule>
   </conditionalFormatting>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.25" right="0.25" top="0.5" bottom="0.5" header="0.25" footer="0.25"/>
-  <pageSetup paperSize="9" orientation="landscape" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
+  <pageSetup paperSize="9" orientation="landscape" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="1" useFirstPageNumber="1" copies="1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <tabColor rgb="FF1A2540"/>
   </sheetPr>
   <dimension ref="A1:A29"/>
   <sheetViews>
-    <sheetView workbookViewId="0" showGridLines="0"/>
+    <sheetView workbookViewId="0" showGridLines="0" zoomScale="100" zoomScaleNormal="100"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="90" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="32" customHeight="1" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A1" s="26" t="s">
+      <c r="A1" s="25" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="2" ht="20" customHeight="1" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A2" s="27" t="s">
+      <c r="A2" s="26" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="4" ht="22" customHeight="1" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="5" ht="45" customHeight="1" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A5" s="28" t="s">
+      <c r="A5" s="27" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="7" ht="22" customHeight="1" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="8" ht="45" customHeight="1" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A8" s="28" t="s">
+      <c r="A8" s="27" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="10" ht="22" customHeight="1" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="11" ht="45" customHeight="1" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A11" s="28" t="s">
+      <c r="A11" s="27" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="13" ht="22" customHeight="1" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="14" ht="45" customHeight="1" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A14" s="28" t="s">
+      <c r="A14" s="27" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="16" ht="22" customHeight="1" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="17" ht="45" customHeight="1" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A17" s="28" t="s">
+      <c r="A17" s="27" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="19" ht="22" customHeight="1" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="20" ht="45" customHeight="1" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A20" s="28" t="s">
+      <c r="A20" s="27" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="22" ht="22" customHeight="1" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="23" ht="45" customHeight="1" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A23" s="28" t="s">
+      <c r="A23" s="27" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="25" ht="24" customHeight="1" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A25" s="29" t="s">
+      <c r="A25" s="28" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="26" ht="40" customHeight="1" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A26" s="30" t="s">
+      <c r="A26" s="29" t="s">
         <v>54</v>
       </c>
     </row>
-    <row r="29" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="29" ht="22" customHeight="1" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A29" s="7" t="s">
         <v>36</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
+  <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="1" useFirstPageNumber="1" copies="1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <tabColor rgb="FF8A8F9A"/>
   </sheetPr>
   <dimension ref="A1:B14"/>
   <sheetViews>
-    <sheetView workbookViewId="0" showGridLines="0"/>
+    <sheetView workbookViewId="0" showGridLines="0" zoomScale="100" zoomScaleNormal="100"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="35" customWidth="1"/>
     <col min="2" max="2" width="30" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="28" customHeight="1" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A1" s="31" t="s">
+      <c r="A1" s="30" t="s">
         <v>55</v>
       </c>
-      <c r="B1" s="31"/>
+      <c r="B1" s="30"/>
     </row>
     <row r="2" ht="24" customHeight="1" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A2" s="16" t="s">
         <v>56</v>
       </c>
-      <c r="B2" s="32" t="s">
+      <c r="B2" s="31" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3" ht="24" customHeight="1" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A3" s="16" t="s">
         <v>57</v>
       </c>
-      <c r="B3" s="33">
+      <c r="B3" s="32">
         <v>46136.77423753472</v>
       </c>
     </row>
     <row r="4" ht="24" customHeight="1" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A4" s="16" t="s">
         <v>58</v>
       </c>
-      <c r="B4" s="32" t="s">
+      <c r="B4" s="31" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" ht="24" customHeight="1" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A5" s="16" t="s">
         <v>59</v>
       </c>
-      <c r="B5" s="34">
+      <c r="B5" s="33">
         <v>10000</v>
       </c>
     </row>
     <row r="7" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A7" s="35" t="s">
+      <c r="A7" s="34" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="8" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A8" s="28" t="s">
+      <c r="A8" s="27" t="s">
         <v>61</v>
       </c>
-      <c r="B8" s="28"/>
+      <c r="B8" s="27"/>
     </row>
     <row r="9" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A9" s="28"/>
-      <c r="B9" s="28"/>
+      <c r="A9" s="27"/>
+      <c r="B9" s="27"/>
     </row>
     <row r="10" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A10" s="28"/>
-      <c r="B10" s="28"/>
+      <c r="A10" s="27"/>
+      <c r="B10" s="27"/>
     </row>
     <row r="11" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A11" s="28"/>
-[...2 lines deleted...]
-    <row r="14" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A11" s="27"/>
+      <c r="B11" s="27"/>
+    </row>
+    <row r="14" ht="22" customHeight="1" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A14" s="7" t="s">
         <v>36</v>
       </c>
       <c r="B14" s="7"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A8:B11"/>
     <mergeCell ref="A14:B14"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
+  <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="1" useFirstPageNumber="1" copies="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Prévisionnel</vt:lpstr>
       <vt:lpstr>Guide d'utilisation</vt:lpstr>
       <vt:lpstr>Paramètres</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>